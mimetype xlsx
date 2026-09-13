--- v0 (2026-07-09)
+++ v1 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec69da7a81c468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redaca9c815de47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Timepris" sheetId="1" r:id="Rc0f828b22d5f43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Timepris" sheetId="1" r:id="Ra044f9d3d4554de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="16"/>
       <x:color rgb="FF1E3A5F"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
@@ -77,51 +77,51 @@
         <x:color rgb="FFC8D2DC"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FFC8D2DC"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="7">
     <x:xf fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <x:xf fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d58dbe30d9463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0f828b22d5f43f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3328b33e9c24adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra044f9d3d4554de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="34" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="1" t="inlineStr">
         <x:is>
           <x:t xml:space="preserve">Timepris-kalkulator</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2"/>
     <x:row r="3">
       <x:c r="A3" s="3" t="inlineStr">
         <x:is>
           <x:t xml:space="preserve">Ønsket årslønn (kr)</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="4" t="n">
         <x:v>600000</x:v>