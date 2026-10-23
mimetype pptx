--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd87eb7f468614592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcdbd340e24bd47b8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcef1f9a5ce8a41ff"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb06ff58eb45e41c4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rabaaae0161954546"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R42fdc7ef5dfb4124"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7f084c1b6c684bab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcc35c56881184192"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc03692f1cb0d4bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6ecde3cff91e4e81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc794ac1dabac4ec4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R42c41b125b9c4c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3dde02d3b538427d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcef1f9a5ce8a41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rabaaae0161954546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R72757afb7de7486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4c15d2f1f7b4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rcbee4bfda80e406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9939fde336b2452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R80305ac2efbb4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R42fdc7ef5dfb4124" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R121c20a585424d71" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb06ff58eb45e41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f084c1b6c684bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcc35c56881184192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc03692f1cb0d4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6ecde3cff91e4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc794ac1dabac4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R42c41b125b9c4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3dde02d3b538427d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88ad21ec4bae4606" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb1a21180dde94c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4d7facbc6c444414" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R51c449fd7bfd40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc5b6c0368e7c4c6d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb1a21180dde94c9b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R51c449fd7bfd40e4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6a9be532334c4dd9" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re50daea879b84726" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cc054cbed3448d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f363377302b45d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R81f7e6e2e4454d3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R52a96744e67e42dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc2227da80df4eb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R064157935deb409a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R47ec060d9e004620" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>