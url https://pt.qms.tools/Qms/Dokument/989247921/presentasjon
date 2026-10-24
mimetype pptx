--- v0 (2026-07-14)
+++ v1 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R40c4b9f3222f4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab3d081e952246a2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4316446c564647a5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6563f575515a4b91"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R40a62fa00dae4749"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R441f6c9eb4254e19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra66f13ee3b0d4683"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9e5b0d7dd3b34b2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R990959f832134cc5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2004fa8563f149ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R02c799d9c4b34be3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R19d1b4327fab4252"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R14a74d23487d4fea"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4316446c564647a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40a62fa00dae4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R71fb11d6a8e448a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4a2fd9b17a204cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4314daffcb15411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf75ee62cf7ab40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e425ff3514f4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R441f6c9eb4254e19" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0175901db21846f9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6563f575515a4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra66f13ee3b0d4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e5b0d7dd3b34b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R990959f832134cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2004fa8563f149ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R02c799d9c4b34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R19d1b4327fab4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R14a74d23487d4fea" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85aca458ee414ae4" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Redffa6f99bfa4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R620d732726b545c6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0b4e87d774b4c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rf90aabd90c6e4920" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Redffa6f99bfa4656"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc0b4e87d774b4c71"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rded0eb51e8ff4657" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbcced5a90b794dc8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb8205218c57e45d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8936f3e61e0a428e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7efae451482d4477" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd741cf1577e6487d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rafe789cfab544518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9aedb227ca2d448e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60f4d75870b54538" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1373,123 +1373,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>ØVRELID HELGE  –  40,0 %</a:t>
+              <a:t>HELGE ØVRELID  –  40,0 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>FHO HOLDING AS  –  10,0 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
+              <a:t>HELGE ØVRELID  –  10,0 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
               <a:t>JHØ HOLDING AS  –  10,0 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>LHØ INVEST AS  –  10,0 %</a:t>
-            </a:r>
-[...16 lines deleted...]
-              <a:t>ØVRELID HELGE  –  10,0 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>RHØ HOLDING AS  –  10,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>