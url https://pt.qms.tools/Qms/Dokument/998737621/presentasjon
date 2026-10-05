--- v0 (2026-07-11)
+++ v1 (2026-10-05)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rdb37da2e462f46e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re607017848a246f9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7bd49126d78044d2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1a63660945c04557"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re1d235df78714eb9"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rfe5354e1dfac4abf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raf61b91d26dd408a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R91aaaf752c48468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rafd844655b864e27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5e2b31e9968c4d48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R323414b09ac442dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rea86971315de48c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R60252668189f4cee"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7bd49126d78044d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re1d235df78714eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf02f9f8146884c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd92f77ef558d4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2cc691f6e3a42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R040ae157c495452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re47736f97b71456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfe5354e1dfac4abf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R319abe6f8a1b4ea5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a63660945c04557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raf61b91d26dd408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R91aaaf752c48468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rafd844655b864e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5e2b31e9968c4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R323414b09ac442dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rea86971315de48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R60252668189f4cee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra59e05f55ec04fcd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R07341355178b4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R44382c07c50a41df" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R327a7b6d7baa490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R12595babb6234359" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R07341355178b4ae4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R327a7b6d7baa490b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1cc108b103be4d2c" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra78ff075d85f4e08" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec732545f3464c1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0501aa88351a4069" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9dcf4c16cfdf4a1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb977c78f6ec24598" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcac7acc995514ef0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Radf6b112850d4c13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R608cbd0d5c0448ba" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>